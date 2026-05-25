--- v0 (2026-04-10)
+++ v1 (2026-05-25)
@@ -1,491 +1,502 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://api.box.com/wopi/files/2190792457271/WOPIServiceId_TP_BOX_2/WOPIUserId_-/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://api.box.com/wopi/files/2221665992976/WOPIServiceId_TP_BOX_2/WOPIUserId_-/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="2" documentId="8_{1AE1A646-5900-472F-B8F3-3CDB0C4FA275}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{EF7EBD76-A7E0-43B1-A828-CD91A864BAA6}"/>
+  <xr:revisionPtr revIDLastSave="3" documentId="13_ncr:1_{8F5ABE38-DAAA-449C-A98D-FD995612AD4A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8D52D07C-1834-4C07-AB27-126F6E9EAB29}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{EA99EB95-E4A0-40E9-A754-8B9182DD4C80}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{D0D2D669-0D17-4087-8055-C69B5AC2856F}"/>
   </bookViews>
   <sheets>
-    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
+    <sheet name="Unlaimed list for Dept" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$C$1:$F$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Unlaimed list for Dept'!$A$1:$F$92</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="334" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="371" uniqueCount="104">
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Amount</t>
+  </si>
   <si>
     <t>Bank Account</t>
   </si>
   <si>
-    <t>Date</t>
-[...1 lines deleted...]
-  <si>
     <t>Type Code</t>
   </si>
   <si>
-    <t>Amount</t>
+    <t>DRCR</t>
   </si>
   <si>
     <t>Addenda</t>
   </si>
   <si>
     <t>UNIVERSITY CASH CONSOLIDATION</t>
   </si>
   <si>
+    <t>145 ACH Concentration Credit</t>
+  </si>
+  <si>
+    <t>CR</t>
+  </si>
+  <si>
+    <t>ACH CREDIT RECEIVED -               /Cust ID: 817772Desc: ACH 081425 Comp Name: METRONASHVILLEAPComp ID: B620694743 Batch Discr: 23200SEC: CTX Cust Name: 0001UNIVERSITY OF LODate: 08-18-25 Time: 06:15 AM Addenda: See EDI Report</t>
+  </si>
+  <si>
+    <t>ACH CREDIT RECEIVED -         /Cust ID: 3000098827Desc: UETR/B0756 Comp Name: SMITH NEPHEW, INComp ID: 9510123924SEC: CTX Cust Name: 0015UNIVERSITY OF LODate: 08-21-25 Time: 05:50 AM Addenda: See EDI Report</t>
+  </si>
+  <si>
+    <t>175 Check Deposit Package</t>
+  </si>
+  <si>
+    <t>DEPOSIT           72000000           031425063</t>
+  </si>
+  <si>
+    <t>ACH CREDIT RECEIVED -             /Cust ID: 026WNNKXP1L42C8Desc: RECEIVABLE Comp Name: DEAN DORTON ALLEComp ID: 1204895317SEC: CCD Cust Name: University of LouisvilDate: 09-17-25 Time: 05:56 AM Addenda: 705026WNNKXP1L42/C8 Dean Dorton Alle Bill.com Inv 20250711-00004                 /</t>
+  </si>
+  <si>
+    <t>ACH CREDIT RECEIVED -       /Cust ID: 4777228Desc: PAYMENT    Comp Name: ZAPMERCHANTSERVComp ID: 1251841943SEC: CCD Cust Name: UNIVERSITY OF LOUISVILDate: 10-15-25 Time: 05:44 AM Addenda: No Addenda</t>
+  </si>
+  <si>
+    <t>699 Miscellaneous Debit</t>
+  </si>
+  <si>
     <t>DR</t>
   </si>
   <si>
+    <t>OUTGOING WIRE: DEBIT: 235.08 USD, CREDIT: 194.81 EUR, VALUE DATE: 12/08/2025, BENEBK SWIFT: ABNANL2A, BENEBK: ABN AMRO BANK N.V. GUSTAV MAHLERLAAN 10  Amsterdam, ,NL, ACCT: NL85ABNA0511264399, BENE: John Benjamins Publishing Company PO Box 36224  Amsterdam, 1020M E,NL, DETAILS: University of LouisvilleInvoice 184499 Language Problems and Language Plan ning</t>
+  </si>
+  <si>
+    <t>ACH CREDIT RECEIVED -           /Cust ID: 5863Desc: PAYMENTS   Comp Name: MOUNTAIN COMPREHComp ID: 1610712406 Batch Discr: DIRECT DEPOSITSEC: CCD Cust Name: UNIVERSITY OF LOUISVILDate: 12-05-25 Time: 06:05 AM Addenda: No Addenda</t>
+  </si>
+  <si>
+    <t>DEPOSIT           72000000           031286581</t>
+  </si>
+  <si>
+    <t>DEPOSIT           72000000           031286579</t>
+  </si>
+  <si>
+    <t>ACH CREDIT RECEIVED -         /Cust ID: 631378Desc: EDI PAYMNT Comp Name: UNIFIED BRANDS02Comp ID: 1364199253SEC: CTX Cust Name: 0008UNIVERSITY OF LODate: 01-08-26 Time: 04:07 PM Addenda: See EDI Report</t>
+  </si>
+  <si>
+    <t>DEPOSIT           72000000           035303131</t>
+  </si>
+  <si>
+    <t>ACH CREDIT RECEIVED -           /Cust ID: 5863Desc: PAYMENTS   Comp Name: MOUNTAIN COMPREHComp ID: 1610712406 Batch Discr: DIRECT DEPOSITSEC: CCD Cust Name: UNIVERSITY OF LOUISVILDate: 01-09-26 Time: 06:00 AM Addenda: No Addenda</t>
+  </si>
+  <si>
+    <t>ACH CREDIT RECEIVED -         /Cust ID: 3000109265Desc: UETR/53E21 Comp Name: SMITH NEPHEW, INComp ID: 9510123924SEC: CTX Cust Name: 0015UNIVERSITY OF LODate: 01-15-26 Time: 05:57 AM Addenda: See EDI Report</t>
+  </si>
+  <si>
+    <t>ACH CREDIT RECEIVED -             /Desc: CORP PAY   Comp Name: PREDICTIVEIN6562Comp ID: 611748187ASEC: CCD Cust Name: UNIVERSITY OF LOUISVDate: 01-26-26 Time: 06:16 AM Addenda: No Addenda</t>
+  </si>
+  <si>
+    <t>DEPOSIT           73710100           034731568</t>
+  </si>
+  <si>
+    <t>366 Currency and Coin Deposited</t>
+  </si>
+  <si>
+    <t>MONEY ROOM DEP. COIN/CURRENCY   0000</t>
+  </si>
+  <si>
+    <t>ACH CREDIT RECEIVED -             /Cust ID: ST-C7Y6E9P4F5O1Desc: 140975050  Comp Name: LOUISVILLE.EDUComp ID: 4270465600SEC: CCD Cust Name: UNIVERSITY OF LOUISVILDate: 03-03-26 Time: 12:03 PM Addenda: No Addenda</t>
+  </si>
+  <si>
+    <t>ACH CREDIT RECEIVED -             /Cust ID: BILL PMTDesc: BILL PMT   Comp Name: IPAY SOLUTIONSComp ID: 9ZZZZZZZZZ Batch Discr: 866-454-6277SEC: CCD Cust Name: UNIVERSITY OF LODate: 03-04-26 Time: 05:54 AM Addenda: No Addenda</t>
+  </si>
+  <si>
+    <t>DEPOSIT           72000000           032839326</t>
+  </si>
+  <si>
+    <t>ACH CREDIT RECEIVED -               /Cust ID: 611029626Desc: HSAPAYMENT Comp Name: VPAYComp ID: 1175240522SEC: CCD Cust Name: UNIVERSITY OF LOUISVILDate: 03-31-26 Time: 05:56 AM Addenda: 705TRN*1*3477808/914*1522383166*0000VPAY5*Member Payment\                        /</t>
+  </si>
+  <si>
+    <t>MONEY ROOM DEP. COIN/CURRENCY   92060200</t>
+  </si>
+  <si>
+    <t>ACH CREDIT RECEIVED -               /Cust ID: 611029626360012Desc:   MISC PAY Comp Name: 36   TREAS 310Comp ID: 9101036151SEC: CTX Cust Name: 0009UNIV OF LOUISVILDate: 04-08-26 Time: 05:51 AM Addenda: See EDI Report</t>
+  </si>
+  <si>
+    <t>REMOTE CAPTURE    91200200           087952325</t>
+  </si>
+  <si>
+    <t>ACH CREDIT RECEIVED -                 /Cust ID: 3-141302482Desc: EDI PYMNTS Comp Name: EVENTBRITE, INC.Comp ID: 2141888467 Batch Discr: EDISEC: CCD Cust Name: UNIVERSITY OF LOUISVILDate: 04-10-26 Time: 06:08 AM Addenda: 705RMR*IV*196435/0231421**2.58*2.58\                                             /</t>
+  </si>
+  <si>
+    <t>DEPOSIT           72000000           071987340</t>
+  </si>
+  <si>
+    <t>DEPOSIT           72000000           071987295</t>
+  </si>
+  <si>
+    <t>208 Individual International Money Transfer Credit</t>
+  </si>
+  <si>
+    <t>INTL WIRE TRANSFER ISOAMT:USD 1000.00 STTLMT DATE:04162026 CLR SYSREF:EBANKGO21965390 SND REF:EBANKGO21965390RFB:NOTPROVIDEDUETR:2a48ed94-395a-41f1-92e8-23a0c002b6e8 CHG:SHATRN:264G60606N1N1XBO DATE:260416 TIME:0206DEBTOR:DEPARATOR LIMITED AC/0114509245 ADDR:DEPARATORLIMITED, 19 KENSINGTON COURT, WILMSLOW, SK9 5DA, GBDB BNK:NATIONAL WESTMINSTER BANK PLC BIC:NWBKGB2LXXXADDR:250 BISHOPSGATE CTY:LONDON PSTCD:EC2M 4AACTRY:GB INSTG BNK:NATIONAL WESTMINSTER BANK PLCBIC:NWBKGB2LXXX ADDR:250 BISHOPSGATE CTY:LONDONPSTCD:EC2M 4AA CTRY:GB INSTD BNK:PNC BANK, N.A.BIC:PNCCUS33XXX ADDR:222 DELAWARE AVENUECTY:WILMINGTON PSTCD:19801 CTRY:US CR BNK:PNC BANK,N.A. BIC:PNCCUS33XXX ADDR:222 DELAWARE AVENUECTY:WILMINGTON PSTCD:19801 CTRY:USCREDITOR:UNIVERSITY OF LOUISVILLE AC/4212851745BBI:FOR CONFERENCE DEP 2026 RMT INF:FOR CONFERENCEDEP 2026</t>
+  </si>
+  <si>
+    <t>ACH CREDIT RECEIVED -             /Cust ID: 152669Desc: AP PAYMENT Comp Name: UNIVERSITYMEDICAComp ID: 1611293786SEC: CCD Cust Name: UNIVERSITY OF LOUISVILDate: 04-16-26 Time: 05:53 PM Addenda: No Addenda</t>
+  </si>
+  <si>
+    <t>ACH CREDIT RECEIVED -           /Cust ID: 2001072598Desc: EDI PYMNTS Comp Name: THE BOEING COMPAComp ID: 8910425694 Batch Discr: EDISEC: CTX Cust Name: 0013UNIVERSITY OF LODate: 04-16-26 Time: 05:55 AM Addenda: See EDI Report</t>
+  </si>
+  <si>
+    <t>ACH CREDIT RECEIVED -           /Cust ID: 11215620449Desc: ACH PMT    Comp Name: THE GARDEN CLUBComp ID: 9200502235SEC: CCD Cust Name: University of LouisvilDate: 04-17-26 Time: 06:08 AM Addenda: 705The GCA Monti/ne M. Freeman Scholarship in Native Plant Studies - 041626      /</t>
+  </si>
+  <si>
+    <t>DEPOSIT           72000000           077910959</t>
+  </si>
+  <si>
+    <t>399 Miscellaneous Credit</t>
+  </si>
+  <si>
+    <t>PNC MERCHANT DEPOSIT    178752280994</t>
+  </si>
+  <si>
+    <t>ACH CREDIT RECEIVED -             /Cust ID: ULAADesc: CASH DISB  Comp Name: ULF SEPARATE TRUComp ID: 1237078461SEC: CCD Cust Name: ULAADate: 04-22-26 Time: 09:36 AM Addenda: 705ULAA ENDOWMEN/TS\                                                             /</t>
+  </si>
+  <si>
+    <t>ACH CREDIT RECEIVED -           /Cust ID: 000000000396853Desc: PAYMENTS   Comp Name: HSCACISOComp ID: 9271638788SEC: CCD Cust Name: University of LouisvilDate: 04-22-26 Time: 05:50 AM Addenda: 705RMR*IV*260515/-RHA-1620**1000*1000*0\                                         /</t>
+  </si>
+  <si>
+    <t>PNC MERCHANT DEPOSIT    178057732996</t>
+  </si>
+  <si>
+    <t>698 Miscellaneous Fees</t>
+  </si>
+  <si>
+    <t>PNC MERCHANT CHARGEBACK 178057749990</t>
+  </si>
+  <si>
+    <t>ACH CREDIT RECEIVED -         /Cust ID: 611014882021008Desc:   DOD MISC Comp Name:      TREAS 310Comp ID: 9071736170SEC: CTX Cust Name: 0006UNIVERSITY OF LODate: 04-24-26 Time: 05:59 AM Addenda: See EDI Report</t>
+  </si>
+  <si>
+    <t>455 Preauthorized ACH Debit</t>
+  </si>
+  <si>
+    <t>ACH DEBIT SETTLEMENT -                         /Comp Name: UNIV LOUISVILLE  Desc: ACHPYMNTS                      BatchDiscr: BATCH SETTLE         SETT: PNBWEBC03 Date:04-25-26 Time: 12:54 AM</t>
+  </si>
+  <si>
+    <t>PNC MERCHANT DEPOSIT    178057731998</t>
+  </si>
+  <si>
+    <t>ACH CREDIT RECEIVED -           /Desc: UK         Comp Name: UOFK VENDOR PWComp ID: 4616001218 Batch Discr: DIRECT DEPOSITSEC: CTX Cust Name: 0008UNIVERSITY OF LODate: 04-27-26 Time: 06:07 AM Addenda: See EDI Report</t>
+  </si>
+  <si>
+    <t>PNC MERCHANT DEPOSIT    178057732996EFFECTIVE DATE 04-25-26/</t>
+  </si>
+  <si>
+    <t>PNC MERCHANT DEPOSIT    178057731998EFFECTIVE DATE 04-25-26/</t>
+  </si>
+  <si>
+    <t>DEPOSIT           72000000           083509467</t>
+  </si>
+  <si>
+    <t>MONEY ROOM DEP. COIN/CURRENCY   72310300</t>
+  </si>
+  <si>
+    <t>ACH CREDIT RECEIVED -               /Cust ID: 202604237376193Desc: KYPAYMENTS Comp Name: KY FINANCEComp ID: 93500000GASEC: CCD Cust Name: UNIVERSITY OF LOUISVILDate: 04-28-26 Time: 05:52 AM Addenda: 705NTE*260008158/3          *PN-0000004344                 *LSTA LEAD Leadership /</t>
+  </si>
+  <si>
+    <t>ACH CREDIT RECEIVED -             /Cust ID: GlueUp DepositDesc: 8662240369 Comp Name: MerchPayout SV9TComp ID: 1043575881 Batch Discr: 2646294287923SEC: CCD Cust Name: University of LouisvilDate: 04-29-26 Time: 05:50 AM Addenda: 705GlueUp Deposi/t                                                               /</t>
+  </si>
+  <si>
+    <t>MONEY ROOM DEP. COIN/CURRENCY   72300100</t>
+  </si>
+  <si>
+    <t>ACH CREDIT RECEIVED -                 /Cust ID: BKNP PARKGDesc: SETTLEMENT Comp Name: AMERICAN EXPRESSComp ID: 1134992250 Batch Discr: PAYMENT DATE  26119  SEC: CCD Cust Name: UOFL  BKNP P1168619377Date: 04-29-26 Time: 05:50 AM Addenda: No Addenda</t>
+  </si>
+  <si>
+    <t>ACH CREDIT RECEIVED -       /Cust ID: 1246400Desc: NTESS LLC  Comp Name: NTESS, LLCComp ID: B850097942SEC: CTX Cust Name: 0001UNIVERSITY OF LODate: 04-30-26 Time: 05:53 AM Addenda: See EDI Report</t>
+  </si>
+  <si>
+    <t>631 Debit Adjustment</t>
+  </si>
+  <si>
     <t>DEPOSIT ADJMT 72000000 086351936</t>
   </si>
   <si>
-    <t>CR</t>
-[...1 lines deleted...]
-  <si>
     <t>ACH CREDIT RECEIVED - Cust ID: 611014882210043 Desc: DOD MISC Comp Name: TREAS 310 Comp ID: 9071736170 SEC: CTX Cust Name: 0006UNIVERSITY OF LO Date: 07-12-24 Time: 06:02 AM Addenda: See EDI Report TREAS 310</t>
   </si>
   <si>
     <t>DEPOSIT 72000000 030304571 LC CK EXEAD72000000</t>
   </si>
   <si>
+    <t>                           715.24</t>
+  </si>
+  <si>
     <t>DEPOSIT 72000000 030273018 LC CK EXEAD72000000</t>
   </si>
   <si>
     <t>INTTL WIRES IN 008VQ6 ORIGINATOR:TRISTAR GMBH AC/ DE95362500000175159630 KURFUERSTENDAMM 14 10719 BERLIN DE SND BNK: LANDESBANK HESSEN-THUERINGEN GIROZE ABA:HELADEFFXXX ORG BNK: SPARKASSE MUELHEIM AN DER RUHR ABA:SPMHDE3E AMT/CUR: 234.80 EUR RATE: 1.07216000 TCN:8878186 RFB:00203GT2110 OBI:CHARGEBACK INVOICE 64156 ROUTING NU MBER 041000124 BBI:/INS/SPESDE3EXXX IBK:CITIBANK EUROPE PLC GERMANY BRANCH TRN:248LD1112E3N FULL REFERENCE#:240821HELADEFFBXXX1951761502 DATE: 240823 TIME:0405 UETR:bf880afd-20dc-449b-8c60-513d68b0c366</t>
   </si>
   <si>
     <t>ACH CREDIT RECEIVED - Cust ID: 0000064176 Desc: PAYABLES Comp Name: ST OF INDIANA Comp ID: 1356000158 Batch Discr: STATE OF INDIANA SEC: CTX Cust Name: 0006U OF L CAREER DE Date: 09-25-24 Time: 05:48 AM Addenda: See EDI Report</t>
   </si>
   <si>
     <t>DEPOSIT 72000000 036025989 LC CK EXEAD72000000</t>
   </si>
   <si>
     <t>ACH CREDIT RECEIVED - Cust ID: 241030SU100318 Desc: VENDOR Comp Name: IVYTECHVENDORWD Comp ID: 2351180631 Batch Discr: 000000000000000012 82 SEC: PPD Cust Name: UNIVERSITY OF LOUISVIL Date: 10-30-24 Time: 05:50 AM Addenda: No Addenda</t>
   </si>
   <si>
     <t>ACH CREDIT RECEIVED - Cust ID: 026ESCYIA15SIWS Desc: RECEIVABLE Comp Name: NATIONAL ASSOCIA Comp ID: 1204895317 SEC: CCD Cust Name: University of Louisvil Date: 11-14-24 Time: 05:53 AM Addenda: 705026ESCYIA15SIWS National Associa Bill.com Inv 001</t>
   </si>
   <si>
     <t>DEPOSIT 72000000 030023124 LC CK EXEAD72000000</t>
   </si>
   <si>
+    <t>195 Incoming Money Transfer</t>
+  </si>
+  <si>
     <t>WIRE TRANSFER IN E 00787X ORIGINATOR:UNIVERSITY OF LOUISVILLE AC/ 4212851745 Freytaggasse 25 Nr. 87 Vienna SND BNK: BK AMER NYC ABA:026009593 ORG BNK:PNC BANK N.A. ABA:PNCCUS33 RFB: 24C5G324623T2MXP BBI:/RETN/59 /AC05/IBAN INVALID /MREF/2 4C5G324623T2MXP BENEFICIARY:UNIVERSITY OF LOUISVILLE AC/4212851745 TRN:24CA25130HKZ PARTIALREF:01296 DATE:241209 TIME:2151 FULL REFERENCE#:20241210B6B7HU1R001296 UETR:fcfb68f9-de0c-43e3-803c-9dce28fdbfbe</t>
   </si>
   <si>
     <t>MONEY ROOM DEPOSIT DEBIT ADJ. 72310300 DEBIT ADJ</t>
   </si>
   <si>
     <t>DEPOSIT 94390800 030385884 DEPOSIT 94390800 UA</t>
   </si>
   <si>
+    <t>357 Credit Adjustment</t>
+  </si>
+  <si>
     <t>DEPOSIT ADJMT 72000000 079314858</t>
   </si>
   <si>
     <t>ACH CREDIT RECEIVED - Cust ID: 0000064176 Desc: PAYABLES Comp Name: ST OF INDIANA Comp ID: 1356000158 Batch Discr: STATE OF INDIANA SEC: CTX Cust Name: 0006U OF L CAREER DE Date: 03-26-25 Time: 05:49 AM Addenda: See EDI Report</t>
   </si>
   <si>
     <t>CREDIT ADJUSTMENT REF: PGH0000007908432 EFFECTIVE DATE 04-02-25 CREDIT ADJ</t>
   </si>
   <si>
     <t>ACH CREDIT RECEIVED - Cust ID: 611029626 Desc: HSAPAYMENT Comp Name: VPAY Comp ID: 1175240522 SEC: CCD Cust Name: UNIVERSITY OF LOUISVIL Date: 04-21-25 Time: 05:59 AM Addenda: 705TRN*1*2916075181*1522383166*0000VPAY5*Member Payment\</t>
   </si>
   <si>
     <t>DEPOSIT 72310100 070136528</t>
   </si>
   <si>
     <t>DEPOSIT 94390800 031401211 DEPOSIT 94390800 UA</t>
   </si>
   <si>
     <t>ACH DEBIT RECEIVED - Cust ID: 300000003974 Desc: PAYMENT Comp Name: LOUISVILLE GAS &amp; Comp ID: 1610264150 SEC: PPD Cust Name: UNIVERSITY OF LOUISVIL Date: 05-01-25 Time: 06:04 AM Addenda: No Addenda LG&amp;E 300000003974 TP</t>
   </si>
   <si>
-    <t>DEPOSIT 72210100 077502704 LC CK STD AF72210100</t>
+    <t>555 Deposited Item Returned</t>
   </si>
   <si>
     <t>RET DEP ITEM SUMMARY 0073710100</t>
   </si>
   <si>
     <t>PNC MERCHANT DEPOSIT 177208771994 MERCH DEP</t>
   </si>
   <si>
     <t>ACH CREDIT RECEIVED - Cust ID: 596266 Desc: EDI PAYMNT Comp Name: HUMANA-EFT Comp ID: 1610647538 SEC: CCD Cust Name: University of Louisvil Date: 05-12-25 Time: 06:03 AM Addenda: 705REF*TN*0000596266*CN1240082\</t>
   </si>
   <si>
     <t>ACH CREDIT RECEIVED - Cust ID: LeadingAge Desc: EFT PYMT Comp Name: LEADING AGE Comp ID: P814448826 Batch Discr: EFT PAYMENT SEC: CCD Cust Name: University of Louisvil Date: 05-12-25 Time: 06:03 AM Addenda: No Addenda</t>
   </si>
   <si>
     <t>DEPOSIT ADJMT 72000000 082418467</t>
   </si>
   <si>
     <t>MONEY ROOM DEP. COIN/CURRENCY 72310300 LC C&amp;C CCARD72310300</t>
   </si>
   <si>
     <t>DEPOSIT 72000000 037777103 LC CK EXEAD72000000</t>
   </si>
   <si>
     <t>RET DEP ITEM NSF UN 0072000000 NSF</t>
   </si>
   <si>
     <t>DEPOSIT 72000000 080717187 LC CK EXEAD72000000</t>
   </si>
   <si>
     <t>ACH CREDIT RECEIVED - Cust ID: BILL PMT Desc: BILL PMT Comp Name: IPAY SOLUTIONS Comp ID: 9ZZZZZZZZZ Batch Discr: 866-454-6277 SEC: CCD Cust Name: UNIVERSITY OF LO Date: 06-18-25 Time: 05:52 AM Addenda: No Addenda</t>
   </si>
   <si>
     <t>ACH CREDIT RECEIVED - Cust ID: 202506166815887 Desc: KYPAYMENTS Comp Name: KY FINANCE Comp ID: 93500000GA SEC: CCD Cust Name: UNIVERSITY OF LOUISVIL Date: 06-20-25 Time: 06:17 AM Addenda: 705NTE*EF25000342657 *KY0032861 *UNIVERSITY OF LOUISVILLE ACH KY FIN</t>
   </si>
   <si>
     <t>DEPOSIT 72000000 080644227 LC CK EXEAD72000000</t>
   </si>
   <si>
     <t>DEPOSIT 72000000 080644240 LC CK EXEAD72000000</t>
-  </si>
-[...163 lines deleted...]
-    <t>631 Debit Adjustment</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
+  <numFmts count="2">
+    <numFmt numFmtId="7" formatCode="&quot;$&quot;#,##0.00_);\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
-      <sz val="11"/>
-[...1 lines deleted...]
-      <name val="Aptos Narrow"/>
+      <sz val="10"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
-      <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <color rgb="FF666666"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
-[...27 lines deleted...]
-      <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="FFF6F6F6"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="1">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color rgb="FFDDDDDD"/>
+      </left>
+      <right style="medium">
+        <color rgb="FFDDDDDD"/>
+      </right>
+      <top style="medium">
+        <color rgb="FFDDDDDD"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FFDDDDDD"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="13">
+  <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="43" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="7" fontId="3" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="7" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="7" fontId="2" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -782,1743 +793,1927 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5154E50D-B2A8-4BC4-8962-5986304613D3}">
-  <dimension ref="A1:F83"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{11F74A97-9FFE-44ED-9B95-C78724DB5FE8}">
+  <dimension ref="A1:F92"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="11" style="2" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="16384" width="8.7265625" style="1"/>
+    <col min="1" max="1" width="14.26953125" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="16.26953125" style="6" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="22.7265625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="23" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="12.08984375" style="1" customWidth="1"/>
+    <col min="6" max="6" width="79.7265625" style="1" customWidth="1"/>
+    <col min="7" max="16384" width="8" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="21" x14ac:dyDescent="0.35">
-      <c r="A1" s="10" t="s">
+    <row r="1" spans="1:6" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="11" t="s">
+      <c r="C1" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="C1" s="10" t="s">
-[...2 lines deleted...]
-      <c r="D1" s="10" t="s">
+      <c r="E1" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="7" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" ht="28.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="2">
+        <v>45474</v>
+      </c>
+      <c r="B2" s="5">
+        <v>175</v>
+      </c>
+      <c r="C2" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="E2" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F2" s="3" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" ht="56.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="2">
+        <v>45485</v>
+      </c>
+      <c r="B3" s="5">
+        <v>6264.03</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E3" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="28.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="2">
+        <v>45505</v>
+      </c>
+      <c r="B4" s="5">
+        <v>1190</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="28.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="2">
+        <v>45513</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="154.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="2">
+        <v>45527</v>
+      </c>
+      <c r="B6" s="5">
+        <v>251.74</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="E6" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="56.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="2">
+        <v>45560</v>
+      </c>
+      <c r="B7" s="5">
+        <v>350</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E7" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="28.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="2">
+        <v>45593</v>
+      </c>
+      <c r="B8" s="5">
+        <v>50</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="70.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="2">
+        <v>45595</v>
+      </c>
+      <c r="B9" s="5">
+        <v>300</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E9" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="70.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="2">
+        <v>45610</v>
+      </c>
+      <c r="B10" s="5">
+        <v>3000</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E10" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="28.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="2">
+        <v>45623</v>
+      </c>
+      <c r="B11" s="5">
+        <v>1411</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D11" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="126.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="2">
+        <v>45636</v>
+      </c>
+      <c r="B12" s="5">
+        <v>9958.92</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="E12" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="28.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="2">
+        <v>45642</v>
+      </c>
+      <c r="B13" s="5">
+        <v>100</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D13" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="E13" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="28.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="2">
+        <v>45694</v>
+      </c>
+      <c r="B14" s="5">
+        <v>24.75</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D14" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="28.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="2">
+        <v>45719</v>
+      </c>
+      <c r="B15" s="5">
+        <v>105</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D15" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="E15" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="56.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="2">
+        <v>45742</v>
+      </c>
+      <c r="B16" s="5">
+        <v>1143.07</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D16" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E16" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="28.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="2">
+        <v>45750</v>
+      </c>
+      <c r="B17" s="5">
+        <v>350</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D17" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="E17" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" ht="70.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="2">
+        <v>45768</v>
+      </c>
+      <c r="B18" s="5">
+        <v>80.61</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D18" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E18" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" ht="28.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="2">
+        <v>45775</v>
+      </c>
+      <c r="B19" s="5">
+        <v>727</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D19" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" ht="28.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="2">
+        <v>45776</v>
+      </c>
+      <c r="B20" s="5">
+        <v>30</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D20" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" ht="56.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="2">
+        <v>45778</v>
+      </c>
+      <c r="B21" s="5">
+        <v>1628.32</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D21" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="E21" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" ht="28.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="2">
+        <v>45783</v>
+      </c>
+      <c r="B22" s="5">
+        <v>10</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D22" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="E22" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="28.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="2">
+        <v>45785</v>
+      </c>
+      <c r="B23" s="5">
+        <v>5618</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D23" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="E23" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" ht="56.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="2">
+        <v>45789</v>
+      </c>
+      <c r="B24" s="5">
+        <v>25</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D24" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E24" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" ht="56.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="2">
+        <v>45789</v>
+      </c>
+      <c r="B25" s="5">
+        <v>1433.22</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D25" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E25" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" ht="28.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="2">
+        <v>45789</v>
+      </c>
+      <c r="B26" s="5">
+        <v>35</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D26" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="E26" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" ht="28.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="2">
+        <v>45797</v>
+      </c>
+      <c r="B27" s="5">
+        <v>30</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D27" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="E27" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" ht="28.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="2">
+        <v>45799</v>
+      </c>
+      <c r="B28" s="5">
+        <v>4350</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D28" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" ht="28.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="2">
+        <v>45806</v>
+      </c>
+      <c r="B29" s="5">
+        <v>140</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D29" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" ht="28.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="2">
+        <v>45810</v>
+      </c>
+      <c r="B30" s="5">
+        <v>1015</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D30" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" ht="56.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="2">
+        <v>45826</v>
+      </c>
+      <c r="B31" s="5">
+        <v>10</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D31" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E31" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" ht="70.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="2">
+        <v>45828</v>
+      </c>
+      <c r="B32" s="5">
+        <v>72124</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D32" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E32" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" ht="28.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="2">
+        <v>45832</v>
+      </c>
+      <c r="B33" s="5">
+        <v>490</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D33" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" ht="28.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="2">
+        <v>45832</v>
+      </c>
+      <c r="B34" s="5">
+        <v>810</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D34" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" ht="56.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="2">
+        <v>45887</v>
+      </c>
+      <c r="B35" s="5">
+        <v>50</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D35" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E35" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" ht="56.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="2">
+        <v>45890</v>
+      </c>
+      <c r="B36" s="5">
+        <v>10000</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D36" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E36" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" ht="28.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="2">
+        <v>45898</v>
+      </c>
+      <c r="B37" s="5">
+        <v>8333.33</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D37" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" ht="84.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="2">
+        <v>45917</v>
+      </c>
+      <c r="B38" s="5">
+        <v>375</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D38" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E38" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" ht="56.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="2">
+        <v>45945</v>
+      </c>
+      <c r="B39" s="5">
+        <v>140940.35</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D39" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E39" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" ht="98.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="2">
+        <v>45996</v>
+      </c>
+      <c r="B40" s="5">
+        <v>235.08</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D40" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E40" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F40" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" ht="56.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="2">
+        <v>45996</v>
+      </c>
+      <c r="B41" s="5">
+        <v>1235.5</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D41" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E41" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" ht="28.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="2">
+        <v>46022</v>
+      </c>
+      <c r="B42" s="5">
+        <v>500</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D42" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42" s="3" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" ht="28.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="2">
+        <v>46022</v>
+      </c>
+      <c r="B43" s="5">
+        <v>641.75</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D43" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43" s="3" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" ht="56.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="2">
+        <v>46030</v>
+      </c>
+      <c r="B44" s="5">
+        <v>14800</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D44" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E44" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44" s="3" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" ht="28.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="2">
+        <v>46031</v>
+      </c>
+      <c r="B45" s="5">
+        <v>262.64999999999998</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D45" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45" s="3" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" ht="56.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="2">
+        <v>46031</v>
+      </c>
+      <c r="B46" s="5">
+        <v>2695</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D46" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E46" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" ht="56.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="2">
+        <v>46037</v>
+      </c>
+      <c r="B47" s="5">
+        <v>10000</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D47" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E47" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47" s="3" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" ht="56.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="2">
+        <v>46048</v>
+      </c>
+      <c r="B48" s="5">
+        <v>210.9</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D48" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E48" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48" s="3" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" ht="28.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="2">
+        <v>46062</v>
+      </c>
+      <c r="B49" s="5">
+        <v>99.34</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D49" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49" s="3" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" ht="28.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="2">
+        <v>46083</v>
+      </c>
+      <c r="B50" s="5">
+        <v>382</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D50" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="E50" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50" s="3" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" ht="28.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="2">
+        <v>46083</v>
+      </c>
+      <c r="B51" s="5">
+        <v>493</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D51" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="E51" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51" s="3" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" ht="70.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="2">
+        <v>46084</v>
+      </c>
+      <c r="B52" s="5">
+        <v>462.45</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D52" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E52" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52" s="3" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" ht="56.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="2">
+        <v>46085</v>
+      </c>
+      <c r="B53" s="5">
+        <v>647.38</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D53" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E53" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53" s="3" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" ht="28.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="2">
+        <v>46107</v>
+      </c>
+      <c r="B54" s="5">
+        <v>1189.1500000000001</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D54" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E54" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54" s="3" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" ht="84.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="2">
+        <v>46112</v>
+      </c>
+      <c r="B55" s="5">
+        <v>28.34</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D55" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E55" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55" s="3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" ht="28.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="2">
+        <v>46118</v>
+      </c>
+      <c r="B56" s="5">
+        <v>17</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D56" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="E56" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" ht="56.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="2">
+        <v>46120</v>
+      </c>
+      <c r="B57" s="5">
+        <v>98.5</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D57" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E57" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57" s="3" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" ht="28.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="2">
+        <v>46121</v>
+      </c>
+      <c r="B58" s="5">
+        <v>1537</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D58" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58" s="3" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" ht="70.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="2">
+        <v>46122</v>
+      </c>
+      <c r="B59" s="5">
+        <v>2.58</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D59" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E59" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59" s="3" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" ht="28.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="2">
+        <v>46125</v>
+      </c>
+      <c r="B60" s="5">
+        <v>501.64</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D60" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E60" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60" s="3" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" ht="28.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A61" s="2">
+        <v>46125</v>
+      </c>
+      <c r="B61" s="5">
+        <v>1015</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D61" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61" s="3" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" ht="252.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A62" s="2">
+        <v>46128</v>
+      </c>
+      <c r="B62" s="5">
+        <v>1000</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D62" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="E62" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62" s="3" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" ht="56.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="2">
+        <v>46128</v>
+      </c>
+      <c r="B63" s="5">
+        <v>150</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D63" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E63" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63" s="3" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" ht="56.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="2">
+        <v>46128</v>
+      </c>
+      <c r="B64" s="5">
+        <v>7815</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D64" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E64" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64" s="3" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" ht="70.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A65" s="2">
+        <v>46129</v>
+      </c>
+      <c r="B65" s="5">
+        <v>3000</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D65" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E65" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65" s="3" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" ht="28.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A66" s="2">
+        <v>46132</v>
+      </c>
+      <c r="B66" s="5">
+        <v>770</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D66" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E66" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66" s="3" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" ht="28.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A67" s="2">
+        <v>46132</v>
+      </c>
+      <c r="B67" s="5">
+        <v>220</v>
+      </c>
+      <c r="C67" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D67" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="E67" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67" s="3" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" ht="56.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A68" s="2">
+        <v>46134</v>
+      </c>
+      <c r="B68" s="5">
+        <v>179.62</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D68" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E68" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68" s="3" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" ht="70.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A69" s="2">
+        <v>46134</v>
+      </c>
+      <c r="B69" s="5">
+        <v>1000</v>
+      </c>
+      <c r="C69" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D69" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E69" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69" s="3" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" ht="28.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A70" s="2">
+        <v>46135</v>
+      </c>
+      <c r="B70" s="5">
+        <v>784</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D70" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="E70" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" ht="28.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A71" s="2">
+        <v>46135</v>
+      </c>
+      <c r="B71" s="5">
+        <v>69</v>
+      </c>
+      <c r="C71" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D71" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="E71" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F71" s="3" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" ht="56.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A72" s="2">
+        <v>46136</v>
+      </c>
+      <c r="B72" s="5">
+        <v>46330</v>
+      </c>
+      <c r="C72" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D72" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E72" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72" s="3" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" ht="42.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A73" s="2">
+        <v>46136</v>
+      </c>
+      <c r="B73" s="5">
+        <v>3430.5</v>
+      </c>
+      <c r="C73" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D73" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="E73" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F73" s="3" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" ht="28.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A74" s="2">
+        <v>46136</v>
+      </c>
+      <c r="B74" s="5">
+        <v>260</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D74" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="E74" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" ht="28.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A75" s="2">
+        <v>46136</v>
+      </c>
+      <c r="B75" s="5">
+        <v>425</v>
+      </c>
+      <c r="C75" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D75" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="E75" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75" s="3" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" ht="56.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A76" s="2">
+        <v>46139</v>
+      </c>
+      <c r="B76" s="5">
+        <v>8300</v>
+      </c>
+      <c r="C76" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D76" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E76" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76" s="3" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" ht="28.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A77" s="2">
+        <v>46139</v>
+      </c>
+      <c r="B77" s="5">
+        <v>79</v>
+      </c>
+      <c r="C77" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D77" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="E77" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77" s="3" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" ht="28.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A78" s="2">
+        <v>46139</v>
+      </c>
+      <c r="B78" s="5">
+        <v>164</v>
+      </c>
+      <c r="C78" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D78" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="E78" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78" s="3" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" ht="28.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A79" s="2">
+        <v>46139</v>
+      </c>
+      <c r="B79" s="5">
+        <v>1090</v>
+      </c>
+      <c r="C79" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D79" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E79" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79" s="3" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" ht="28.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A80" s="2">
+        <v>46139</v>
+      </c>
+      <c r="B80" s="5">
+        <v>14</v>
+      </c>
+      <c r="C80" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D80" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="E80" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" ht="28.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A81" s="2">
+        <v>46139</v>
+      </c>
+      <c r="B81" s="5">
+        <v>15</v>
+      </c>
+      <c r="C81" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D81" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="E81" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81" s="3" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" ht="28.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A82" s="2">
+        <v>46139</v>
+      </c>
+      <c r="B82" s="5">
+        <v>15</v>
+      </c>
+      <c r="C82" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D82" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="E82" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82" s="3" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" ht="28.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A83" s="2">
+        <v>46140</v>
+      </c>
+      <c r="B83" s="5">
+        <v>1646.02</v>
+      </c>
+      <c r="C83" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D83" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="E83" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" ht="70.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A84" s="2">
+        <v>46140</v>
+      </c>
+      <c r="B84" s="5">
+        <v>99.08</v>
+      </c>
+      <c r="C84" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D84" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E84" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84" s="3" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" ht="70.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A85" s="2">
+        <v>46141</v>
+      </c>
+      <c r="B85" s="5">
+        <v>385.3</v>
+      </c>
+      <c r="C85" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D85" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E85" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85" s="3" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" ht="28.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A86" s="2">
+        <v>46141</v>
+      </c>
+      <c r="B86" s="5">
+        <v>129.13</v>
+      </c>
+      <c r="C86" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D86" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="E86" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86" s="3" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" ht="28.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A87" s="2">
+        <v>46141</v>
+      </c>
+      <c r="B87" s="5">
+        <v>460</v>
+      </c>
+      <c r="C87" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D87" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="E87" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" ht="28.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A88" s="2">
+        <v>46141</v>
+      </c>
+      <c r="B88" s="5">
+        <v>6</v>
+      </c>
+      <c r="C88" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D88" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="E88" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F88" s="3" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" ht="70.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A89" s="2">
+        <v>46141</v>
+      </c>
+      <c r="B89" s="5">
         <v>2</v>
       </c>
-      <c r="E1" s="10" t="s">
-[...36 lines deleted...]
-      <c r="D3" s="2" t="s">
+      <c r="C89" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D89" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E89" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89" s="3" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" ht="56.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A90" s="2">
+        <v>46142</v>
+      </c>
+      <c r="B90" s="5">
+        <v>228612.5</v>
+      </c>
+      <c r="C90" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D90" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E90" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90" s="3" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" ht="28.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A91" s="2">
+        <v>46142</v>
+      </c>
+      <c r="B91" s="5">
+        <v>50</v>
+      </c>
+      <c r="C91" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D91" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="E3" s="5" t="s">
-[...76 lines deleted...]
-      <c r="D7" s="2" t="s">
+      <c r="E91" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91" s="3" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" ht="28.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A92" s="2">
+        <v>46142</v>
+      </c>
+      <c r="B92" s="5">
+        <v>810</v>
+      </c>
+      <c r="C92" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D92" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="E7" s="5" t="s">
-[...662 lines deleted...]
-      <c r="F40" s="3" t="s">
+      <c r="E92" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92" s="3" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="41" spans="1:6" ht="32" x14ac:dyDescent="0.35">
-[...858 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="C1:F1" xr:uid="{5154E50D-B2A8-4BC4-8962-5986304613D3}"/>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <autoFilter ref="A1:F92" xr:uid="{11F74A97-9FFE-44ED-9B95-C78724DB5FE8}">
+    <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:F92">
+      <sortCondition ref="A1:A92"/>
+    </sortState>
+  </autoFilter>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Sheet1</vt:lpstr>
+      <vt:lpstr>Unlaimed list for Dept</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Robertson, Sarah</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>